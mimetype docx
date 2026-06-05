--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -94,277 +94,211 @@
       <w:r>
         <w:t xml:space="preserve">————————————————————————————</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DE VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">ÁMSTERDAM, BERLÍN Y PRAGA 7 DÍAS</w:t>
+        <w:t xml:space="preserve">DE AMSTERDAM A PRAGA 8 DÍAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Duración: 7 días / 6 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: SALIDAS LOS DÍAS DOMINGO</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">HASTA MARZO DEL 2026</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">HASTA MARZO DEL 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">🗓️ Itinerario</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"/>
-[...161 lines deleted...]
-        <w:t xml:space="preserve">Desayuno y fin de nuestros servicios.</w:t>
+        <w:t xml:space="preserve">Día 1: ✈️ Vuelo internacional hacia Ámsterdam.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 2: 🛬 Llegada, traslado y tarde libre en Ámsterdam.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 3: 🚲 City Tour, Fábrica de Diamantes y tarde de canales.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 4: 🚌 Viaje en autocar hacia la monumental Berlín.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 5: 🏛️ Visita guiada por Berlín (Muro, Puerta de Brandeburgo).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 6: 🏰 Parada en Dresden y llegada a la mágica Praga.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 7: ⛪ Praga: Castillo, Reloj Astronómico y Puente de Carlos.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 8: ☕ Desayuno y fin del tour con kroa.net.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">•</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ¿Qué incluye tu viaje?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
@@ -443,158 +377,158 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🛂 Documentación: Trámites migratorios o visados.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🎟️ Opcionales: Excursiones no mencionadas en el itinerario.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• 🗺️ Itinerario de ÁMSTERDAM, BERLÍN Y PRAGA 7 DÍAS:</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">• Día 5: Berlín – Dresden – Praga | Joyas Barrocas y Bohemias (345 km)</w:t>
+        <w:t xml:space="preserve">• 🗺️ ITINERARIO DE AMSTERDAM A PRAGA 8 DÍAS:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Día 1: América – Ámsterdam</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• ✈️ Salida en vuelo intercontinental hacia Ámsterdam. Noche a bordo para iniciar tu experiencia europea con el respaldo de kroa.net.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Día 2: Llegada a Ámsterdam</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🛬 Recepción en el aeropuerto internacional de Schiphol. Asistencia por nuestro personal y traslado privado al hotel. Alojamiento y resto del día libre para explorar a tu ritmo.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Día 3: Canales, Historia y Diamantes</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🚲 Mañana: Visita panorámica con guía local: Plaza Dam, el pintoresco Mercado de las Flores y la arquitectura del Puerto. Finalizamos en la histórica fábrica de diamantes Coster. 🛶 Tarde: Tiempo libre o excursión opcional a los pueblos de Marken y Volendam o paseo en barco por los canales.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Día 4: Ámsterdam – Berlín</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🛣️ (655 kms) Desayuno y salida en autocar de lujo hacia Alemania. Llegada a la monumental Berlín, centro cosmopolita y símbolo de la historia contemporánea. Alojamiento.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Día 5: La Vibrante Capital Alemana</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🏛️ Mañana: Recorrido guiado por la Puerta de Brandeburgo, el Reichstag, Potsdamer Platz y los restos del Muro. 🎗️ Tarde: Tiempo libre. Opción de visitar el campo de concentración de Sachsenhausen.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Día 6: Dresden y la Magia de Praga</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">¿Qué documentos necesito para viajar?</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Sí, operamos con salidas confirmadas todos los domingos del año.</w:t>
+        <w:t xml:space="preserve">1. ¿Desde dónde sale el tour?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">El tour terrestre inicia formalmente en el aeropuerto de Ámsterdam (AMS). Puedes consultar en kroa.net la adición de vuelos desde tu ciudad.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2. ¿Qué tipo de guías nos acompañan?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Contamos con guías acompañantes de habla hispana durante todo el trayecto y guías locales expertos en cada ciudad para las visitas históricas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Durante todo tu viaje contarás con asistencia humana personalizada 24/7 en destino, para cualquier situación imprevista o necesidad urgente.</w:t>
       </w:r>
       <w:r>