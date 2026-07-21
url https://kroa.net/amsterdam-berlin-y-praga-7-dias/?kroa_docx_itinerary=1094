--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -135,51 +135,51 @@
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: SALIDAS LOS DÍAS DOMINGO</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">HASTA MARZO DEL 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">🗓️ Itinerario</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Día 1: ✈️ Vuelo internacional hacia Ámsterdam.</w:t>
       </w:r>
       <w:r>