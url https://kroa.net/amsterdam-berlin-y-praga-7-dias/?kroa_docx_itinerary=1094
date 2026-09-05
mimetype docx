--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -135,51 +135,51 @@
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: SALIDAS LOS DÍAS DOMINGO</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">HASTA MARZO DEL 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">🗓️ Itinerario</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Día 1: ✈️ Vuelo internacional hacia Ámsterdam.</w:t>
       </w:r>
       <w:r>