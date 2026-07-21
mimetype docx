--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -118,59 +118,59 @@
         </w:rPr>
         <w:t xml:space="preserve">BOGOTÁ CON SAN ANDRÉS 8 DÍAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 6 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: fija_unica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fechas / rango: 23 AL 30 DE SEPTIEMBRE DEL 2026</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fechas / rango: SALIDAS DIARIAS "CONSULTE DISPONIBILIDAD"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">BOGOTÁ CON SAN ANDRÉS 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DÍA 1 ✈️ MEX – BOGOTÁ</w:t>
       </w:r>
       <w:r>
@@ -399,51 +399,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🏨 04 noches de hospedaje en San Andrés con plan Todo Incluido</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">NO INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• BOGOTÁ CON SAN ANDRÉS 8 DÍAS NO INCLUYE: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• 🛂 Impuestos</w:t>
+        <w:t xml:space="preserve">• 🛂 Impuestos 350</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🎟️ Entradas a atracciones o tours opcionales</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 💳 Tarjeta de ingreso turístico a la Isla de San Andrés (pago directo en aeropuerto)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🩺 Seguro de asistencia médica o de viaje</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🧼 Gastos personales, lavandería o llamadas</w:t>
       </w:r>