--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 6 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: fija_unica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: SALIDAS DIARIAS "CONSULTE DISPONIBILIDAD"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">BOGOTÁ CON SAN ANDRÉS 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DÍA 1 ✈️ MEX – BOGOTÁ</w:t>
       </w:r>
       <w:r>