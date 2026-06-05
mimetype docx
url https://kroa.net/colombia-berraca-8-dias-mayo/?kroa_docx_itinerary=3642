--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -94,196 +94,196 @@
       <w:r>
         <w:t xml:space="preserve">————————————————————————————</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DE VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOMBIA BERRACA 8 DÍAS MAYO</w:t>
+        <w:t xml:space="preserve">COLOMBIA BERRACA 8 DÍAS SEPTIEMBRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: fija_unica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fechas / rango: 1 AL 8 MAYO 2026</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fechas / rango: 23 AL 30 DE SEPTIEMBRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">COLOMBIA BERRACA 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Día 1 (01 Mayo): Vuelo CDMX ➔ Bogotá. Llegada y traslado al hotel. Tarde libre.✈️</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Día 8 (08 Mayo): Traslado al aeropuerto y vuelo de regreso Medellín ➔ CDMX.</w:t>
+        <w:t xml:space="preserve">Día 1: Vuelo CDMX ➔ Bogotá. Llegada y traslado al hotel. Tarde libre.✈️</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 2: Bogotá. Desayuno y día libre para actividades personales.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 3: Vuelo Bogotá ➔ Traslado al hotel y comienzo del Plan Todo Incluido</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 4: Cartagena. Día libre para disfrutar playa y hotel (Todo Incluido).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 5: Cartagena. Día libre para disfrutar playa y hotel (Todo Incluido).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 6: Vuelo Cartagena ➔ Medellín. Traslado al hotel y alojamiento.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 7: Medellín. Desayuno y día libre para conocer la ciudad.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 8: Traslado al aeropuerto y vuelo de regreso Medellín ➔ CDMX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ✅ ¿Qué Incluye este Paquete COLOMBIA BERRACA 8 DÍAS?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
@@ -380,51 +380,51 @@
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• 🗺️ Itinerario de COLOMBIA BERRACA 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Día 1: México –  Bogotá</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Salida en vuelo de Avianca (04:55 AM) llegando a Bogotá por la mañana.</w:t>
+        <w:t xml:space="preserve">• Salida en vuelo de Avianca (00:40 AM) llegando a Bogotá por la mañana.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Recepción y traslado al hotel.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Tarde libre para aclimatarte y disfrutar la capital.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Día 2: 🏛️ Bogotá (Día Libre)</w:t>
       </w:r>
@@ -451,75 +451,69 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Día 3: ✈️ Bogotá – 🏖️ Cartagena</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Desayuno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">📅 ¿Cuáles son las fechas exactas del viaje COLOMBIA BERRACA 8 DÍAS?</w:t>
-[...16 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">✈️ ¿Los vuelos ya están incluidos?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sí, el paquete incluye vuelos redondos saliendo de CDMX con AVIANCA, además de los vuelos internos entre ciudades (Bogotá-Cartagena y Cartagena-Medellín).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">🏨 ¿Qué tipo de alimentos incluye el hospedaje?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Durante todo tu viaje contarás con asistencia humana personalizada 24/7 en destino, para cualquier situación imprevista o necesidad urgente.</w:t>
       </w:r>
       <w:r>