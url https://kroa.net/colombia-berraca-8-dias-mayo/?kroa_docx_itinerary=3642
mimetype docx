--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: fija_unica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 23 AL 30 DE SEPTIEMBRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">COLOMBIA BERRACA 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>