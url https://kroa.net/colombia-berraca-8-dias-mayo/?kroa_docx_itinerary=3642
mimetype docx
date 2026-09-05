--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: fija_unica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 23 AL 30 DE SEPTIEMBRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">COLOMBIA BERRACA 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>