--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -102,188 +102,182 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DE VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">CRUCERO POR EL CARIBE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Duración: 7 días / 7 noches</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipo de salida: temporada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fechas / rango: 01/11/2026 a 28/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CRUCERO POR EL CARIBE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"/>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">Lunes 07/12/2026: La Romana, República Dominicana. Llegada 09:00.</w:t>
+        <w:t xml:space="preserve">Dia 1 : La Romana, República Dominicana. Salida a las 22:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 2: Isla Catalina, República Dominicana. Llegada 07:00 | Salida 17:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 3: Navegación. Día de disfrute en alta mar.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 4: Bridgetown, Barbados. Llegada 09:00 | Salida 19:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 5: Fort de France, Martinica. Llegada 08:00 | Salida 19:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 6: Pointe A Pitre, Guadalupe. Llegada 07:00 | Salida 16:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 7: Road Town (Tortola), Islas Vírgenes Británicas. Llegada 08:00 | Salida 15:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 8: La Romana, República Dominicana. Llegada 09:00.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ✅ ¿Qué incluye la tarifa de CRUCERO POR EL CARIBE?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
@@ -315,175 +309,283 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Alimentación:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Desayuno Buffet: 07:00 a 10:00.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">NO INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">• ❌ No Incluye CRUCERO POR EL CARIBE</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">• 🚫Impuestos aéreos: XXX USD p/pax</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">•  Seguro de viaje y médico.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🍺 Gastos personales  y servicios no especificados.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🎟️ Tours marcados como “Recomendados/Opcionales” en días libres.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🛂 Trámites migratorios</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• paquete de bebidas alcohólicas</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• 🗓️ Itinerario de CRUCERO POR EL CARIBE</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">• Lunes 30/11/2026:</w:t>
+        <w:t xml:space="preserve">Dia 1 : La Romana</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• La Romana, República Dominicana. Salida a las 22:00.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Martes 01/12/2026:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 2: Isla Catalina</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Isla Catalina, República Dominicana. Llegada 07:00 | Salida 17:00.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Miércoles 02/12/2026:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 3: Navegación</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Navegación. Día de disfrute en alta mar.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Jueves 03/12/2026:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 4: Bridgetown</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Bridgetown, Barbados. Llegada 09:00 | Salida 19:00.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Viernes 04/12/2026:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 5: Fort de France</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Fort de France, Martinica. Llegada 08:00 | Salida 19:00.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Sábado 05/12/2026:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 6: Pointe A Pitre</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Pointe A Pitre, Guadalupe. Llegada 07:00 | Salida 16:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 7: Road Town (Tortola)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Road Town (Tortola), Islas Vírgenes Británicas. Llegada 08:00 | Salida 15:00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dia 8: La Romana</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• La Romana, República Dominicana. Llegada 09:00.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">¿Qué destinos visita CRUCERO POR EL CARIBE?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">El itinerario recorre el Caribe saliendo desde La Romana (República Dominicana), visitando Isla Catalina (Rep. Dom.), Bridgetown (Barbados), Fort de France (Martinica), Pointe A Pitre (Guadalupe) y Road Town (Islas Vírgenes Británicas).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">¿El precio incluye las propinas e impuestos?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Sí. A diferencia de otras tarifas, en este bloqueo las propinas y los impuestos ya están incluidos en el precio final de la cabina.</w:t>
+        <w:t xml:space="preserve">Sí. A diferencia de otras tarifas, las propinas y los impuestos ya están incluidos en el precio final de la cabina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Durante todo tu viaje contarás con asistencia humana personalizada 24/7 en destino, para cualquier situación imprevista o necesidad urgente.</w:t>
       </w:r>
       <w:r>