--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: temporada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 01/11/2026 a 28/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CRUCERO POR EL CARIBE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dia 1 : La Romana, República Dominicana. Salida a las 22:00.</w:t>
       </w:r>
       <w:r>