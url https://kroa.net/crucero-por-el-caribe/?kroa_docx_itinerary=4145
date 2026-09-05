--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: temporada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 01/11/2026 a 28/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CRUCERO POR EL CARIBE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dia 1 : La Romana, República Dominicana. Salida a las 22:00.</w:t>
       </w:r>
       <w:r>