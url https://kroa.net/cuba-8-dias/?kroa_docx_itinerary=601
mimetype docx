--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -126,204 +126,234 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 29/12/2025 a 29/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CUBA 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Día 8: Traslado al aeropuerto de La Habana y vuelo de retorno. ✈️</w:t>
+        <w:t xml:space="preserve">DÍA 1: Llegada a La Habana + Traslado.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DÍA 2: Exploración de La Habana Vieja y Capitolio.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DÍA 3: Inmersión cultural y gastronomía local.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DÍA 4: Día libre (Sugerencia: Viñales o Museos).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DÍA 5: Traslado a Varadero + Inicio de Todo Incluido.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DÍA 6: Relax total en las playas del Caribe.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DÍA 7: Actividades recreativas o Cayo Blanco (Opcional).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DÍA 8: Traslado al aeropuerto y retorno a casa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• ✅ Lo que el viaje a CUBA 8 DÍAS INCLUYE:</w:t>
+        <w:t xml:space="preserve">• ✅ LO QUE EL VIAJE A CUBA 8 DÍAS INCLUYE:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• ✈️ Vuelos: Boletos de avión redondos (clase turista).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• 🏨 La Habana: 03 noches de alojamiento con desayunos incluidos.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">• 🏖️ Varadero: 04 noches de alojamiento bajo el régimen Todo Incluido.</w:t>
+        <w:t xml:space="preserve">• 🏨 La Habana: 04 noches de alojamiento con desayunos incluidos.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🏖️ Varadero: 03 noches de alojamiento bajo el régimen Todo Incluido.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🚐 Traslados: Circuito completo: Aeropuerto HAV ➡️ Hotel HAV ➡️ Hotel VRA ➡️ Aeropuerto HAV.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 📄 Documentación: Trámite de Visa de turismo incluido.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🛡️ Seguridad: Seguro de viajero con cobertura médica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">NO INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• ❌ Lo que el viaje a CUBA 8 DÍAS NO INCLUYE:</w:t>
+        <w:t xml:space="preserve">• ❌ LO QUE EL VIAJE A CUBA 8 DÍAS NO INCLUYE:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🚫Impuestos aéreos: 250USD p/pax</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🍱 Alimentación: Comidas no especificadas en La Habana.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🎈 Extras: Gastos personales, propinas y tours opcionales.</w:t>
       </w:r>
@@ -332,111 +362,111 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🛂 Requisitos: Trámites adicionales específicos según nacionalidad del pasajero.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• Itinerario de CUBA 8 DÍAS:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• DÍA 1: Ciudad de Origen ✈️ La Habana</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">• ☕ Clima ideal: Entre 20°C y 29°C.</w:t>
+        <w:t xml:space="preserve">• DÍA 01 | ¡Bienvenidos a la Llave del Nuevo Mundo!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Arribo: Recepción en el Aeropuerto Internacional José Martí (HAV) por nuestro personal certificado.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Traslado: Asistencia y traslado privado hacia su hotel seleccionado en La Habana.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Tarde: Registro y resto del día libre para caminar por el Malecón o disfrutar de un primer mojito con vista a la ciudad.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Alojamiento: La Habana.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• DÍA 02 | La Habana Vieja: Historia y Color</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">¿Qué documentos necesito para viajar a CUBA 8 DÍAS?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Necesitas pasaporte vigente (mínimo 6 meses) y la visa de turismo, la cual ya viene incluida en este paquete.</w:t>
       </w:r>
       <w:r>