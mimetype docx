--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 29/12/2025 a 29/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CUBA 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DÍA 1: Llegada a La Habana + Traslado.</w:t>
       </w:r>
       <w:r>