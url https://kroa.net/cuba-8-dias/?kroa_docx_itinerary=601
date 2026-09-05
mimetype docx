--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 29/12/2025 a 29/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CUBA 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DÍA 1: Llegada a La Habana + Traslado.</w:t>
       </w:r>
       <w:r>