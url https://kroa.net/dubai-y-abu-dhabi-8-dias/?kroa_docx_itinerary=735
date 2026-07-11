--- v0 (2026-03-07)
+++ v1 (2026-07-11)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 28/12/2025 a 28/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 11/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Día 1: Llegada a Dubai y traslado al hotel. 🛬</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>