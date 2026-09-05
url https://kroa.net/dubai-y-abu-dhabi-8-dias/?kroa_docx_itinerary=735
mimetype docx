--- v1 (2026-07-11)
+++ v2 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 28/12/2025 a 28/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 11/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Día 1: Llegada a Dubai y traslado al hotel. 🛬</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>