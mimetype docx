--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -118,213 +118,171 @@
         </w:rPr>
         <w:t xml:space="preserve">FAM COSTA RICA 5 DÍAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Duración: 5 días / 4 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: fija_unica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fechas / rango: 18 AL 22 DE MAYLO</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fechas / rango: 18 AL 22 DE MAYO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ITINERARIO DE FAM COSTA RICA 5 DÍAS </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">DÍA 1: Llegada al Paraíso – San José</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">Cierre: Desayuno buffet en el hotel. Traslado: A la hora convenida, transporte privado hacia el Aeropuerto Juan Santamaría para tu vuelo de retorno a México</w:t>
+        <w:t xml:space="preserve">Día 1: 🛬 Llegada a San José. Traslado VIP, Museo del Oro y City Tour.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 2: 🌋 Volcán Arenal. Artesanías en Sarchí, Aguas Termales Titokú y Cena Gourmet.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 3: 🐒 Manuel Antonio. Avistamiento de cocodrilos en Tárcoles y día de playa en el Parque Nacional.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 4: ☕ Café &amp; Naturaleza. Tour de Café Britt y biodiversidad en el Jardín Ecológico Pierella.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 5: ✈️ Regreso. Desayuno y traslado privado al aeropuerto SJO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• FAM COSTA RICA 5 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• ¿QUE INCLUYE? </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Vuelos: Redondos con equipaje completo (Objeto personal + 10kg mano + Maleta documentada).</w:t>
+        <w:t xml:space="preserve">• ✈️ Vuelos: Redondos con equipaje completo (Objeto personal + 10kg mano + Maleta documentada).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🚐 Traslados: Aeropuerto – Hotel – Aeropuerto y transporte a todos los tours mencionados.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🏨 Alojamiento: 4 noches en Hotel Delta Marriott Aurola (5⭐) o Radisson San José.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🍳 Alimentación: Desayunos buffet diarios + 3 comidas y 1 cena gourmet.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🎟️ Tours Exclusivos:</w:t>
       </w:r>
@@ -333,158 +291,193 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• City Tour Panorámico San José.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">NO INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ❌ No Incluye</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• 🚫Impuestos aéreos: 307 USD p/pax</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">• 🏥 Seguro de viaje y médico.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🍺 Gastos personales, propinas y servicios no especificados.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🎟️ Tours marcados como “Recomendados/Opcionales” en días libres.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🛂 Trámites migratorios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ITINERARIO DE FAM COSTA RICA 5 DÍAS </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• DÍA 1: Llegada al Paraíso – San José</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">• Coffee Tour: Visita a Café Britt. Aprenderás desde la siembra hasta el tostado del grano gourmet costarricense con degustación incluida. Naturaleza: Traslado al Jardín Ecológico Pierella. Recorrido por mariposarios, avistamiento de perezosos y ranas exóticas en su hábitat natural. Incluye: Desayuno y Almuerzo tradicional.</w:t>
+        <w:t xml:space="preserve">• Día 1: Bienvenida al Corazón de Centroamérica</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Llegada: Recepción personalizada en el Aeropuerto Juan Santamaría (SJO) con el equipo de kroa.net.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Traslado: Transporte privado hacia el Hotel Delta Marriott Aurola 5⭐ (o Radisson).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Cultura: Visita al Museo del Oro Precolombino, una joya subterránea que narra la historia ancestral de la región. (visita opcional)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• City Tour: Recorrido por los puntos emblemáticos de San José, admirando su arquitectura neoclásica.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">1. ¿Qué tipo de ropa debo llevar?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Costa Rica tiene microclimas. Recomendamos ropa ligera y fresca para la playa, pero también un impermeable y calzado cerrado para las caminatas en el volcán y la selva.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2. ¿Es seguro ver los cocodrilos en el Río Tárcoles?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Totalmente. La observación se realiza desde la seguridad del puente peatonal, una parada icónica en la ruta hacia el Pacífico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Durante todo tu viaje contarás con asistencia humana personalizada 24/7 en destino, para cualquier situación imprevista o necesidad urgente.</w:t>
       </w:r>
       <w:r>