--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -118,309 +118,309 @@
         </w:rPr>
         <w:t xml:space="preserve">BLOQUEO FANTASÍA EN EUROPA 17 DÍAS 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Duración: 17 días / 16 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: fija_unica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fechas / rango: 5 AL 21 MARZO 2026</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fechas / rango: 20 DE NOV AL 05 DE DIC DEL 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FANTASÍA EN EUROPA 17 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Día 1 (05 Mar): ✈️ Vuelo América – Madrid (Noche a bordo).</w:t>
-[...191 lines deleted...]
-        <w:t xml:space="preserve">Día 17 (21 Mar): ✈️ Madrid – Vuelo de regreso a Casa.</w:t>
+        <w:t xml:space="preserve">Día 1: ✈️ Vuelo América – Madrid (Noche a bordo).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 2 : Llegada a Madrid. Traslado y alojamiento.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 3: Madrid (Visita panorámica). Tarde libre.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 4: Madrid – Zaragoza – Barcelona.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 5: Barcelona – Costa Azul – Niza.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 6 : Niza – Pisa – Roma.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 7:  Roma (Visita Panorámica + Audiencia Papal).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 8: Roma (Día libre / Opcional Nápoles y Capri).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 9:  Roma – Florencia.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 10: Florencia – Venecia.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 11: Venecia – Lucerna – Zúrich.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 12: Zúrich – Basilea – París.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 13: París (Visita Panorámica + Torre Eiffel).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 14: París (Día libre / Opcional Brujas).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 15: París – Blois (Valle del Loira) – Burdeos.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 16: Burdeos – San Sebastián – Madrid.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 17: ✈️ Madrid – Vuelo de regreso a Casa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ✅ El Paquete Incluye a FANTASÍA EN EUROPA 17 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• 🎫 Vuelos Redondos: Servicio con Avianca desde CDMX2.</w:t>
+        <w:t xml:space="preserve">• 🎫 Vuelos Redondos: Servicio con iberia desde CDMX2.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🏨 Alojamiento: 15 Noches en hoteles categoría turista/superior (Madrid, Barcelona, Niza, Roma, Florencia, Venecia, Zúrich, París, Burdeos)3333.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🥐 Alimentos: Desayuno buffet diario4.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🚌 Transporte de Lujo: Autocar con WI-FI gratuito durante el circuito5.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🚐 Traslados: Aeropuerto – Hotel – Aeropuerto en Madrid6.</w:t>
       </w:r>
@@ -488,152 +488,152 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Museos Vaticanos y Roma Barroca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• 🗺 Itinerario de FANTASÍA EN EUROPA 17 DÍAS:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Día 1 (Jueves 05 Mar): Salida hacia Europa</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">• Salida en vuelo intercontinental con Avianca desde la Ciudad de México (escala en Bogotá) con destino a Madrid.</w:t>
+        <w:t xml:space="preserve">• Día 1: Salida hacia Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Salida en vuelo intercontinental con Avianca desde la Ciudad de México con destino a Madrid.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Noche a bordo disfrutando de los servicios de la aerolínea.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Día 2 (Viernes 06 Mar): Bienvenidos a Madrid</w:t>
+        <w:t xml:space="preserve">• Día 2: Bienvenidos a Madrid</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Llegada al aeropuerto internacional de Madrid-Barajas.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Nuestro equipo te recibirá para el traslado al hotel.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Alojamiento y resto del día libre para una primera toma de contacto con la capital española.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• Día 3 (Sábado 07 Mar): Madrid Panorámico</w:t>
+        <w:t xml:space="preserve">• Día 3: Madrid Panorámico</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Desayuno.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Por la mañana, realizaremos una visita panorámica de Madrid, recorriendo sus avenidas, plazas y edificios históricos más importantes.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Tarde libre para compras o disfrutar de las tapas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">¿Cuál es la fecha exacta de salida y regreso?</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Sí, el paquete incluye vuelos redondos con Avianca saliendo de la Ciudad de México (con escala en Bogotá)222. Incluye tanto equipaje documentado como de mano.</w:t>
+        <w:t xml:space="preserve">¿Qué régimen de alimentos manejan?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">El viaje incluye desayuno buffet diario en todos los hoteles4. Las comidas y cenas son libres para que disfrutes la gastronomía local a tu gusto.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">¿Qué documentos necesito para viajar?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Es responsabilidad del pasajero contar con su pasaporte vigente con al menos 6 meses de validez posterior a la fecha de regreso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Durante todo tu viaje contarás con asistencia humana personalizada 24/7 en destino, para cualquier situación imprevista o necesidad urgente.</w:t>
       </w:r>
       <w:r>