--- v0 (2026-03-07)
+++ v1 (2026-07-08)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 17 días / 16 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: SALIDAS LOS DÍAS JUEVES A PARTIR DE MARZO DEL 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 08/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FANTASÍA EN EUROPA 17 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
@@ -376,51 +376,51 @@
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ✅ El Paquete Incluye a FANTASÍA EN EUROPA 17 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• 🎫 Vuelos Redondos: Servicio con Avianca desde CDMX2.</w:t>
+        <w:t xml:space="preserve">• 🎫 Vuelos Redondos: desde CDMX2.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🏨 Alojamiento: 15 Noches en hoteles categoría turista/superior (Madrid, Barcelona, Niza, Roma, Florencia, Venecia, Zúrich, París, Burdeos)3333.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🥐 Alimentos: Desayuno buffet diario4.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🚌 Transporte de Lujo: Autocar con WI-FI gratuito durante el circuito5.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🚐 Traslados: Aeropuerto – Hotel – Aeropuerto en Madrid6.</w:t>
       </w:r>