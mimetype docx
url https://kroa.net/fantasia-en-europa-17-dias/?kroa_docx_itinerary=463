--- v1 (2026-07-08)
+++ v2 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 17 días / 16 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: SALIDAS LOS DÍAS JUEVES A PARTIR DE MARZO DEL 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 08/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FANTASÍA EN EUROPA 17 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>