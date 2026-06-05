--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -162,51 +162,51 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">21 JULIO 2026</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">23 AGOSTO 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">COSTA RICA TOTAL 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Desde $27,998 MXN por persona</w:t>
       </w:r>
       <w:r>