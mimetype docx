--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -162,51 +162,51 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">21 JULIO 2026</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">23 AGOSTO 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">COSTA RICA TOTAL 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Desde $27,998 MXN por persona</w:t>
       </w:r>
       <w:r>