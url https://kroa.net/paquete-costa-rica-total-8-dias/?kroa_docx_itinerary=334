--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -162,51 +162,51 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">21 JULIO 2026</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">23 AGOSTO 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">COSTA RICA TOTAL 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Desde $27,998 MXN por persona</w:t>
       </w:r>
       <w:r>
@@ -494,50 +494,56 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Tour Volcán Irazú, Valle de Orosi o Jardines Lankester (Día libre).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• 📅 ITINERARIO COSTA RICA TOTAL 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">• DÍA 1 | MÉXICO – SAN JOSÉ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Llegada al Aeropuerto Internacional Juan Santamaría.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Recepción personalizada y traslado al hotel.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Tiempo libre en la capital.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Recomendación: Museo del Oro Precolombino.</w:t>
@@ -549,56 +555,50 @@
         <w:t xml:space="preserve">• DÍA 2 | TOUR CANOPY SAN LUIS ECOLODGE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Desayuno incluido.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Salida hacia San Ramón para vivir la adrenalina en un bosque nuboso de 288 acres.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Este paquete Costa Rica total 8 días incluye caminatas naturales y almuerzo vegetariano en el sitio.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• DÍA 3 | DÍA LIBRE EN SAN JOSÉ</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">• Día para explorar a tu ritmo o tomar un tour opcional al Crucero a Isla Tortuga.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">¿Este paquete Costa Rica total 8 días incluye vuelos desde México?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sí. El paquete Costa Rica Total 8 Días incluye vuelos directos redondos desde Ciudad de México a San José, Costa Rica.</w:t>
       </w:r>
       <w:r>