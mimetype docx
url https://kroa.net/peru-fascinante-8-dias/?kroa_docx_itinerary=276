--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -118,231 +118,231 @@
         </w:rPr>
         <w:t xml:space="preserve">PERÚ FASCINANTE 8 DÍAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fechas / rango: 30/12/2025 a 30/12/2025</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fechas / rango: 31/12/2026 a 31/03/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">PERÚ FASCINANTE 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Día 1: Arribo a Lima y traslado al hotel. 🏨</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Día 8: Traslado al aeropuerto y vuelo final. 👋</w:t>
+        <w:t xml:space="preserve">Día 1: Llegada a Lima y City Tour Colonial.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 2: Vuelo a Cusco y aclimatación.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 3: Salineras de Maras y Terrazas de Moray.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 4: Valle Sagrado (Pisac y Ollantaytambo) + Noche en Aguas Calientes.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 5: ¡Machu Picchu! Recorrido guiado y regreso a Cusco.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 6: Desafío Montaña de 7 Colores (Vinicunca).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 7: Espectacular Laguna Humantay.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Día 8: Traslado al aeropuerto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ✅ El Viaje a PERÚ FASCINANTE 8 DÍAS Incluye:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• ✈️ Vuelos: Boletos aéreos redondos (consultar ciudad de origen).</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">• 1 Noche en Aguas Calientes (Hotel Hatun Samay).</w:t>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Lima:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🚐 Traslados Aeropuerto / Hotel / Aeropuerto.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• 🏛️ HD City Tour Colonial y Moderna: Huaca Pucllana, San Isidro, Miraflores y Convento de Santo Domingo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">NO INCLUYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• ❌ El Viaje a PERÚ FASCINANTE 8 DÍAS No Incluye:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
@@ -374,158 +374,158 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🎒 Equipaje Extra: Cargos por exceso de peso en aerolíneas o tren.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• 🤝 Gratitudes: Propinas a guías y conductores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ITINERARIO DÍA A DÍA (RESUMIDO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• Itinerario de PERÚ FASCINANTE 8 DÍAS:</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">• Tarde libre para descansar o explorar los alrededores de Miraflores.</w:t>
+        <w:t xml:space="preserve">• ITINERARIO DE PERÚ FASCINANTE 8 DÍAS:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• DÍA 01 | Llegada a Lima: City Tour Colonial y Moderno</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Mañana: Recepción en el aeropuerto de Lima y traslado al hotel (Check-in: 15:00 hrs).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Tarde: Recorrido por los distritos de Miraflores y San Isidro, con vista panorámica a la Huaca Pucllana. Continuaremos hacia el Centro Histórico (Patrimonio de la Humanidad) para visitar el Convento de Santo Domingo, donde reposan las reliquias de Santa Rosa de Lima y San Martín de Porres.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">• Alojamiento: Lima.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">• 🏙️ Día 2: Lima Colonial y Moderna</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">• Huaca Pucllana: Centro ceremonial pre-inca.</w:t>
+        <w:t xml:space="preserve">• DÍA 02 | Vuelo a la Capital del Imperio: Cusco</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• Traslado: Desayuno en el hotel y traslado al aeropuerto con destino a Cusco.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">• •</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">PREGUNTAS FRECUENTES (FAQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">¿Qué equipaje puedo llevar en el tren a Machu Picchu en el paquete PERÚ FASCINANTE 8 DÍAS?</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">A tu llegada a Cusco, te recibiremos con un mate de coca. Recomendamos descansar las primeras horas y mantenerse hidratado. El itinerario está diseñado para una aclimatación progresiva.</w:t>
+        <w:t xml:space="preserve">1. ¿Cuál es el límite de equipaje para el tren a Machu Picchu?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Solo se permite una pieza de mano (mochila o bolso) de máximo 8 kg y dimensiones de 50x40x25 cm. El resto del equipaje debe permanecer en custodia en su hotel de Cusco.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2. ¿Qué nivel de condición física se requiere para Montaña de Colores y Humantay?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ASISTENCIA DURANTE TU VIAJE</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Durante todo tu viaje contarás con asistencia humana personalizada 24/7 en destino, para cualquier situación imprevista o necesidad urgente.</w:t>
       </w:r>
       <w:r>