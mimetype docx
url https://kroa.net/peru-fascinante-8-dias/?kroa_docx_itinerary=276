--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 31/12/2026 a 31/03/2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">PERÚ FASCINANTE 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>