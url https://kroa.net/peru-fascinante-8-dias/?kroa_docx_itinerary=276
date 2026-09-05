--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 8 días / 7 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 31/12/2026 a 31/03/2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">PERÚ FASCINANTE 8 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>