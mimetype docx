--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 13 días / 12 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 28/12/2025 a 28/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 07/03/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">RECORRIDO DE COREA 13 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>