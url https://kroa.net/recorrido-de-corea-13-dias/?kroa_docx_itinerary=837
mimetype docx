--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 13 días / 12 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 28/12/2025 a 28/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 05/06/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">RECORRIDO DE COREA 13 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>