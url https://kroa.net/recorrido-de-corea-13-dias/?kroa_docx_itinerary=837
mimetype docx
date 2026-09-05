--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -126,51 +126,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Duración: 13 días / 12 noches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de salida: semanal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas / rango: 28/12/2025 a 28/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fecha de emisión: 21/07/2026</w:t>
+        <w:t xml:space="preserve">Fecha de emisión: 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN DEL VIAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">RECORRIDO DE COREA 13 DÍAS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>